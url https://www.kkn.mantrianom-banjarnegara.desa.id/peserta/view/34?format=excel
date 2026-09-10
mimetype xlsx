--- v0 (2026-07-11)
+++ v1 (2026-09-10)
@@ -192,71 +192,71 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>no_hp</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Firsta Yagi Shivaya</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>2302120116</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>S1 - Firsta Yagi Shivaya</t>
+          <t>S1 - Seni Rupa</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t>Banjarnegara, Jawa Tengah</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>2005-04-27</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
           <t>Perempuan</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>Krangkobar, Banjarnegara, Jawa Tengah</t>
+          <t>Karangkobar, Banjarnegara, Jawa Tengah</t>
         </is>
       </c>
       <c r="I2" s="1" t="inlineStr">
         <is>
           <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/wr2p8dmos3ehvj1.jpeg</t>
         </is>
       </c>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>083143954979</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>