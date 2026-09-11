--- v0 (2026-07-11)
+++ v1 (2026-09-11)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:J2"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>nama</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>nim</t>
         </is>
       </c>
@@ -177,94 +177,562 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>kelamin</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>alamat</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>foto</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>no_hp</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Lina Mustainah</t>
+        </is>
+      </c>
+      <c r="C2" s="1" t="inlineStr">
+        <is>
+          <t>2304100044</t>
+        </is>
+      </c>
+      <c r="D2" s="1" t="inlineStr">
+        <is>
+          <t>S1-Biologi</t>
+        </is>
+      </c>
+      <c r="E2" s="1" t="inlineStr">
+        <is>
+          <t>Pati</t>
+        </is>
+      </c>
+      <c r="F2" s="1" t="inlineStr">
+        <is>
+          <t>2005-02-28</t>
+        </is>
+      </c>
+      <c r="G2" s="1" t="inlineStr">
+        <is>
+          <t>Perempuan</t>
+        </is>
+      </c>
+      <c r="H2" s="1" t="inlineStr">
+        <is>
+          <t>Ds.Kertomulyo Rt.01/Rw.02 Kec.Trangkil Kab.Pati</t>
+        </is>
+      </c>
+      <c r="I2" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/7i021ubnatmqp4l.jpg</t>
+        </is>
+      </c>
+      <c r="J2" s="1" t="inlineStr">
+        <is>
+          <t>085853514081</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Anggit Cahya Agista</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>2307040200</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomi Pembangunan</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Banjarnegara</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>2005-08-19</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Laki-laki</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Banjarnegara, Masaran, Rt 04 Rw 01</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/6dw7a3exu1z9tor.jpg</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>081326810582</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Dwi Fidyani Aishahaq</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>2306010118</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Pendidikan Jasmani Kesehatan dan Rekreasi</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Pemalang</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>2005-05-09</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Perempuan</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Jl. Raden Saleh Petarukan, Kec. Petarukan, Kabupaten Pemalang, Jawa Tengah 52362</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/a_g7xoyj9hpz2id.png</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>083121061975</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Aisyiah Rahma Azizah</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>2307040122</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>S1 - Ekonomi Pembangunan</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Samarinda</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>2005-09-21</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Perempuan</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Jl. Ringroad Perum Borneo Regency Blok D No 9</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/d7opvc194kx0sqm.png</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>089503939780</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Rifqi Hilal R</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>2307030491</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>S1 - Manajemen</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Pacitan,Jawa Timur</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>2004-11-04</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Laki-laki</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Jl.Sultan Agung,Ds.Mentoro,Kec.Pacitan,Kab,Pacitan</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/b5yh0k4qe2l13ij.jpeg</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>081216608803</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>MOCHAMMAD ABIZAR RAIHAN MA&amp;#39;ARIF </t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>2303070161</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Pendidikan Sosiologi dan Antropologi </t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Pemalang </t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>2003-11-15</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Laki-laki</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Jl. Angkatan 45 Pelutan, Pelutan, Pemalang, Jawa Tengah </t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/q7be_cwiyh6glru.jpg</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>082124224312</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Alvina Yesi Fatimah </t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>2301050498</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>S1 - PGSD</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Kendal</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>2006-01-25</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Perempuan</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ds. Kedungboto, Kec. Limbangan, Kab. Kendal</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/fcqgix5ym42ps06.jpg</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>083836255409</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Ahmad Mustofa Hadi Romadhoni</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>2304130176</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>S1 - Teknik Informatika</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Kendal, Jawa Tengah</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>2004-11-11</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Laki-laki</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Kertomulyo RT 01 RW 07 Kec. Brangsong Kab. Kendal</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/2vu4esa65p8i_ry.jpg</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>087745673150</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Muhamad Bintang </t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>2305100056</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>S1 teknik elektro </t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Manggar, Belitung timur </t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>2005-08-17</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Laki-laki</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Dusun Baru Tengah</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/32gr5zwclsfhkux.jpg</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>085161581705</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Firsta Yagi Shivaya</t>
         </is>
       </c>
-      <c r="C2" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>2302120116</t>
         </is>
       </c>
-      <c r="D2" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E2" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>S1 - Seni Rupa</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Banjarnegara, Jawa Tengah</t>
         </is>
       </c>
-      <c r="F2" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>2005-04-27</t>
         </is>
       </c>
-      <c r="G2" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Perempuan</t>
         </is>
       </c>
-      <c r="H2" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Karangkobar, Banjarnegara, Jawa Tengah</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t>https://kkn.mantrianom-banjarnegara.desa.id/uploads/files/wr2p8dmos3ehvj1.jpeg</t>
         </is>
       </c>
-      <c r="J2" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>083143954979</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">